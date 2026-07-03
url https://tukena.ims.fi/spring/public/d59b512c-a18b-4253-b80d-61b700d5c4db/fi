--- v0 (2026-05-08)
+++ v1 (2026-07-03)
@@ -5597,60 +5597,66 @@
       <w:r>
         <w:t>Tukena Jokekodilla noudatamme Tukenan arvoja, joista kunnioitus liittyy eniten asialliseen kohteluun. Pyrimme kohtaamaan kaikki tasavertaisesti ja kunnioittavasti riippumatta siitä, onko asukas, työntekijä, läheinen tai yhteistyötaho. Kohtelemme toisia kuten haluaisimme itseämme kohdeltavan. Kuuntelemme asukkaiden toiveita ja tarpeita. Mahdollistamme asukkaille valintojen tekemisen ja omista asioista päättämisen oman kehitystason mukaisesti. Tukena Jokekoti on asukkaiden koti, jossa kaikilla on oikeus omaan mielipiteeseen. Jokaisella on oikeus kokea kaikkia tunteita</w:t>
       </w:r>
       <w:r w:rsidR="00FD065F">
         <w:t xml:space="preserve">, joihin </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">työntekijät </w:t>
       </w:r>
       <w:r w:rsidR="00FD065F">
         <w:t xml:space="preserve">suhtautuvat </w:t>
       </w:r>
       <w:r>
         <w:t>ammatillis</w:t>
       </w:r>
       <w:r w:rsidR="00FD065F">
         <w:t>esti</w:t>
       </w:r>
       <w:r>
         <w:t>. Huomioimme asukkaiden yksityisyyden ja noudatamme vaitiolovelvollisuutta. Asiakkaiden asiallinen kohtelu on olennainen osa työntekijöiden perehdytystä ja työyhteisön toimintakulttuuria. Tukena Jokekodin arvot ja niiden säännöllinen käsittely yksikön palavereissa ja todeksi tekeminen arjessa edistävät osaltaan asiakkaiden hyvää kohtelua. Epäasiallinen kohtelu voi olla muiden asiakkaiden, läheisten, työntekijöiden tai palveluyksikössä vierailevien henkilöiden</w:t>
       </w:r>
       <w:r w:rsidR="00FD065F">
         <w:t xml:space="preserve"> taholta tulevaa. Asiakkaita ja läheisiä rohkaistaan kertomaan kokemastaan tai havaitsemastaan epäasiallisesta kohtelusta tai asiakkaan itsemääräämisoikeuden loukkaamisesta palveluyksikön työntekijöille tai johtajalle. Myös työntekijöitä ohjataan tunnistamaan ja ottamaan puheeksi asiakkaan epäasiallinen kohtelu ja itsemääräämisoikeuden loukkaukkaaminen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382ADE64" w14:textId="77777777" w:rsidR="00FD065F" w:rsidRDefault="00FD065F" w:rsidP="457D1BDE">
+    <w:p w14:paraId="382ADE64" w14:textId="41FC0503" w:rsidR="00FD065F" w:rsidRDefault="00FD065F" w:rsidP="457D1BDE">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jos Tukena Jokekodilla havaitaan asiakkaan epäasiallista kohtelua, siihen puututaan palveluyksikön johtajan toimesta välittömästi. Jos työntekijä tehtävissään huomaa tai saa tietoonsa epäkohdan tai ilmeisen epäkohdan uhan asiakkaan sosiaalihuollon toteuttamisessa, hänen on ilmoitettava siitä viipymättä palveluyksikön johtajalle. Palveluyksikön johtaja ilmoittaa asiasta alueen sosiaalihuollon johtavalle viranhaltijalle ja ryhtyy korjaaviin toimenpiteisiin epäkohdan poistamiseksi. Mikäli epäkohtaa </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ei korjata viivytyksettä, tulee työntekijän ilmoittaa epäkohdasta Aluehallintovirastolle. Ilmoituksen tehneeseen henkilöön ei saa kohdistaa kielteisiä vastatoimia ilmoituksen seurauksena. </w:t>
+        <w:t xml:space="preserve">ei korjata viivytyksettä, tulee työntekijän ilmoittaa epäkohdasta </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91FAA">
+        <w:t>Lupa- ja valvontavirastolle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ilmoituksen tehneeseen henkilöön ei saa kohdistaa kielteisiä vastatoimia ilmoituksen seurauksena. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766E5BB5" w14:textId="77777777" w:rsidR="00FD065F" w:rsidRDefault="00FD065F" w:rsidP="457D1BDE">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palveluyksikön johtajan saadessa tiedon asiakkaan epäasiallisesta kohtelusta, aloittaa hän välittömästi asian selvittelyn. Johtaja keskustelee asiasta asiakkaan kanssa sekä epäasiallisesti käyttäytyneen työntekijän kanssa. Epäasiallista kohtelua selvitettäessä asiakkaalla tulee olla mahdollisuus käyttää halutessaan valitsemaansa tukihenkilöä. Selvityksen jälkeen johtaja etenee tilanteen vaatimalla tavalla. Toimenpiteinä voi olla lisäperehdytys, ohjeiden selkeyttäminen, suullinen huomautus, kirjallinen varoitus tai irtisanominen. Johtaja ilmoittaa Valviran rekisteriin, mikäli työsuhteen aikana työntekijä syyllistyy kaltoinkohteluun tai muuhun rikokseen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305902C2" w14:textId="77777777" w:rsidR="00FD065F" w:rsidRDefault="00FD065F" w:rsidP="457D1BDE">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakasta kohdanneesta vaara- tai haittatapahtumasta tiedotetaan asiakkaalle ja hänen läheiselleen asiakkaan palvelujen suunnittelun yhteydessä sovitulla tavalla. Vaara- tai haittatapahtumasta ilmoittaa ensisijaisesti tilanteen havainnut työntekijä tai palveluyksikön johtaja. Asiakkaalle ja hänen läheiselleen varataan mahdollisuus asiakasta kohdanneen vaara- tai haittatapahtuman käsittelyyn palveluyksikön johtajan kanssa. Tarvittaessa johtaja järjestää tapahtuman käsittelyyn ulkopuolista apua. Yksikön johtaja vastaa asian selvittämisestä. Toimintakäytäntöjä muutetaan tarvittaessa välittömästi tai vuosisuunnittelussa asetettavissa kehittämistavoitteissa. Tukena Jokekodin asiakkaat ja heidän läheisensä pääsevät osallistumaan yksikön toiminnan, laadun ja omavalvonnan kehittämiseen antamansa palautteen avulla. Asiakkailta ja läheisiltä kerätään palautetta useilla eri tavoilla, säännöllisesti vuosittain. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFC8625" w14:textId="7E5913AC" w:rsidR="00F25957" w:rsidRPr="00F25957" w:rsidRDefault="00FD065F" w:rsidP="457D1BDE">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
@@ -5756,88 +5762,98 @@
             <w:r w:rsidRPr="00B82629">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Palveluyksikön sosiaaliasiavastaava</w:t>
             </w:r>
             <w:r w:rsidR="00B93EF7" w:rsidRPr="00B82629">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>n tehtävät ja yhteystiedot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E4B02F" w14:textId="39708257" w:rsidR="00624CD2" w:rsidRDefault="00883F3A" w:rsidP="002A12F1">
             <w:pPr>
               <w:pStyle w:val="Style4"/>
             </w:pPr>
             <w:r>
-              <w:t>Sosiaali- ja potilasvastaava Anna-Mari Furu 044 7232309, tavoitettavissa ma-to klo:9-13</w:t>
-            </w:r>
+              <w:t>Sosiaali- ja potilasvastaava Anna-Mari Furu 044 7232309, tavoitettavissa ma-to klo:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>9-13</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624CD2" w14:paraId="009A6E0E" w14:textId="77777777" w:rsidTr="00624CD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34D9177A" w14:textId="0BF67583" w:rsidR="00624CD2" w:rsidRPr="00B82629" w:rsidRDefault="00B93EF7" w:rsidP="002A12F1">
             <w:pPr>
               <w:pStyle w:val="Style4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B82629">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Palveluyksikön potilasasiavastaavan tehtävät ja yhteystiedot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="076674C5" w14:textId="6F1BE691" w:rsidR="00624CD2" w:rsidRDefault="00883F3A" w:rsidP="002A12F1">
             <w:pPr>
               <w:pStyle w:val="Style4"/>
             </w:pPr>
             <w:r>
-              <w:t>Sosiaali- ja potilasvastaava Anna-Mari Furu 044 7232309, tavoitettavissa ma-to klo:9-13</w:t>
-            </w:r>
+              <w:t>Sosiaali- ja potilasvastaava Anna-Mari Furu 044 7232309, tavoitettavissa ma-to klo:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>9-13</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73DECE9E" w14:textId="5FE98A24" w:rsidR="004B600C" w:rsidRDefault="004B600C" w:rsidP="00653B81">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc225337291"/>
       <w:r>
         <w:t>2.4 Muistutusten käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143E7048" w14:textId="1D1D5AAB" w:rsidR="004B600C" w:rsidRDefault="004B600C" w:rsidP="007A6F03">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
@@ -5895,59 +5911,83 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="342D2609" w14:textId="77777777" w:rsidR="0058379F" w:rsidRDefault="0058379F" w:rsidP="007A6F03">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62DEA5FB" w14:textId="77777777" w:rsidR="00460328" w:rsidRDefault="00883F3A" w:rsidP="00FF1FB3">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jos asiakas ei ole tyytyväinen saamaansa palveluun, hoitoon tai kohteluun, hän voi tehdä muistutuksen palveluyksikön johtajalle tai hyvinvointialue Soitelle. Jos asiakas ei sairauden, henkisen toimintakyvyn vajavuuden tai muun vastaavan syyn vuoksi kykene itse tekemään muistutusta tai jos hän on kuollut, muistutuksen voi tehdä hänen laillinen edustajansa, omaisensa tai muu läheisensä. </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Muistutus tulee tehdä pääsääntöisesti kirjallisesti. Muistutus voidaan tehdä myös suullisesti erityisestä syystä. Muistutus on kirjattava ja käsiteltävä asianmukaisesti. Mikäli asiakas antaa muistutuksen suullisesti, palveluyksikön vastuuhenkilön tulee täyttää Tukenan muistutusmenettelyyn liittyvällä lomake yhdessä asiakkaan kanssa – tällä tavoin varmistetaan muistutusmenettelyyn liittyvä dokumentointi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1817840D" w14:textId="77777777" w:rsidR="00460328" w:rsidRDefault="00883F3A" w:rsidP="00FF1FB3">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Muistutuksen tekijä voi tehdä kirjallisen muistutuksen joko Tukenan muistutusmenettelyyn liittyvällä lomakkeella tai vapaamuotoisella kirjallisella dokumentilla. Muistutuksen vastaanottajan on käsiteltävä asia ja annettava siihen vastaus kohtuullisessa ajassa muistutuksen tekemisestä. Kohtuullisena pidetään noin 1-4 viikon aikaa. Mikäli asia on erittäin ongelmallinen ja vaatii selvitystyötä, kohtuullisena aikana voidaan pitää 1 – 2 kuukautta. </w:t>
+        <w:t xml:space="preserve">Muistutuksen tekijä voi tehdä kirjallisen muistutuksen joko Tukenan muistutusmenettelyyn liittyvällä lomakkeella tai vapaamuotoisella kirjallisella dokumentilla. Muistutuksen vastaanottajan on käsiteltävä asia ja annettava siihen vastaus kohtuullisessa ajassa muistutuksen tekemisestä. Kohtuullisena pidetään noin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1-4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> viikon aikaa. Mikäli asia on erittäin ongelmallinen ja vaatii selvitystyötä, kohtuullisena aikana voidaan pitää </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1 – 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kuukautta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E57F98" w14:textId="12927823" w:rsidR="00883F3A" w:rsidRDefault="00883F3A" w:rsidP="00FF1FB3">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
-        <w:t>Palveluyksikön vastuuhenkilön tulee tiedottaa välittömästi tehdystä muistutuksesta myös Tukenan johtoryhmää ja alueen palvelupäällikköä. Lisäksi, asiakas voi hakea muutosta saamaansa sosiaalihuollon päätökseen. Tarvittaessa alueen sosiaaliasiavastaava ohjaa ja auttaa asiakasta oikeusturvamenettelyssä.</w:t>
+        <w:t xml:space="preserve">Palveluyksikön vastuuhenkilön tulee tiedottaa välittömästi tehdystä muistutuksesta myös Tukenan johtoryhmää ja alueen palvelupäällikköä. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Lisäksi,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> asiakas voi hakea muutosta saamaansa sosiaalihuollon päätökseen. Tarvittaessa alueen sosiaaliasiavastaava ohjaa ja auttaa asiakasta oikeusturvamenettelyssä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F8FA0C" w14:textId="140CA293" w:rsidR="00460328" w:rsidRDefault="00460328" w:rsidP="00460328">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jos asiakas kokee tulleensa väärin kohdelluksi tai tarvitsee neuvoja asiakkaan oikeuksista ja velvollisuuksista, hän voi ottaa yhteyttä sosiaali- ja potilasasiavastaavaan. Sosiaali- ja potilasasiavastaava palvelee sekä julkisen että yksityisen sosiaalihuollon asiakkaita. Myös asiakkaiden omaiset ja muut läheiset voivat olla yhteydessä sosiaali- ja potilasasiavastaavaan. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A90192">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>https://soite.fi/asiointiopas/sosiaali-ja-potilasasiavastaava/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FADB93D" w14:textId="77777777" w:rsidR="00460328" w:rsidRDefault="00460328" w:rsidP="00460328">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Sosiaali- ja potilasasiavastaavan tehtävät perustuvat asiakaslakiin, jonka mukaan sosiaaliasiamies: </w:t>
       </w:r>
@@ -5983,51 +6023,67 @@
       <w:r>
         <w:t xml:space="preserve">• toimii muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042BA822" w14:textId="77777777" w:rsidR="00460328" w:rsidRDefault="00460328" w:rsidP="00460328">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• seuraa asiakkaiden oikeuksien ja aseman kehitystä kunnassa ja antaa siitä selvityksen vuosittain Keski-Pohjanmaan hyvinvointialueen hallitukselle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6DB0B2" w14:textId="77777777" w:rsidR="00460328" w:rsidRDefault="00460328" w:rsidP="00460328">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sosiaali- ja potilasasiavastaavan tehtävä on neuvoa-antava. Asiamies ei tee päätöksiä, eikä myönnä etuuksia. Hän ei voi myöskään muuttaa viranomaisen tekemiä päätöksiä. Sosiaali- ja potilasasiavastaavalta voit kysyä neuvoja sosiaalipalveluja koskevan muistutuksen, kantelun tai päätökseen kohdistuvan valituksen tekemisessä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A15B83B" w14:textId="19DDC8D1" w:rsidR="00180AAE" w:rsidRDefault="00460328" w:rsidP="00460328">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
-        <w:t>Kuluttajaneuvonnasta saat tietoa ja ohjeita kuluttajaoikeudellisissa kysymyksissä ja riitatilanteissa. Kuluttajaneuvonta on valtakunnallinen palvelu, jota Kuluttajavirasto ohjaa. Kuluttajaneuvonnan toimipisteet sijaitsevat maistraateissa. Kuluttajaneuvonta, Kokkolan maistraatti, Kaarlelankatu 74, 67100 Kokkola, p. 029-5536901. Valtakunnallinen neuvontanumero 029 553 6901 klo 9 – 15.</w:t>
+        <w:t xml:space="preserve">Kuluttajaneuvonnasta saat tietoa ja ohjeita kuluttajaoikeudellisissa kysymyksissä ja riitatilanteissa. Kuluttajaneuvonta on valtakunnallinen palvelu, jota Kuluttajavirasto ohjaa. Kuluttajaneuvonnan toimipisteet sijaitsevat maistraateissa. Kuluttajaneuvonta, Kokkolan maistraatti, Kaarlelankatu 74, 67100 Kokkola, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>029-5536901</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Valtakunnallinen neuvontanumero 029 553 6901 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>klo 9 – 15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1195D0F7" w14:textId="4A725A94" w:rsidR="004B600C" w:rsidRDefault="004B600C" w:rsidP="00653B81">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc225337292"/>
       <w:r>
         <w:t>2.5 Henkilöstö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68097160" w14:textId="740A112F" w:rsidR="00460328" w:rsidRDefault="00460328" w:rsidP="007A6F03">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tukena Jokekodissa työskentelee 16 vakituista työntekijää. Henkilökuntaan kuuluu yksikön johtaja terveydenhoitaja YAMK, vastaava ohjaaja, sairaanhoitaja ja lähihoitajia, jotka työskentelevät ohjaajan nimikkeellä. Henkilökuntaan kuuluu myös ruokahuollon ohjaaja sekä asumisen avustaja. Jokekodissa ohjaajat työskentelevät jaksotyönmukaisesti kolmivuorotyössä (24/7). Työntekijät ovat työvuorosuunnittelussa sijoitettu vuoroihin asiakkaiden tarpeen mukaisesti. Sijaisia käytetään tarvittaessa sairaus- ja vuosilomiin sekä koulutuksiin. Esihenkilö, vastaava ohjaaja tai iltaisin ja viikonloppuisin henkilöstö huolehtii sijaisten hankkimisen. Tukena Jokekodilla on vajaalla henkilöstöllä toimiminen toimintaohje </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A90192">
           <w:rPr>
@@ -6724,51 +6780,59 @@
       <w:r>
         <w:t xml:space="preserve">Uuden apuvälineen käyttöön saadaan perehdytys apuvälineen toimittajalta tai valmistajalta. Perehdytyksen saanut työntekijä perehdyttää apuvälineen käytön muille työntekijöille. Laitteista on kirjalliset käyttöohjeet, joiden mukaisesti laitetta käytetään. Apuvälinekeskuksesta lainatuista apuvälineistä tehdään lainaussopimukset asiakkaan ja hankkijan välillä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5C42D7" w14:textId="77777777" w:rsidR="005872A9" w:rsidRDefault="005872A9" w:rsidP="005872A9">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apuvälineen hankinnasta huolehtii Jokekoti, Keski-Pohjanmaan hyvinvointialueen apuvälineyksikkö/terveyskeskus tai asiakas itse riippuen tarvittavasta apuvälineestä/laitteesta. Jokekodin hankkimat lääkinnälliset laitteet kirjataan laiterekisteriin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765970F7" w14:textId="77777777" w:rsidR="005872A9" w:rsidRDefault="005872A9" w:rsidP="005872A9">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apuvälineistä vastaavat työntekijät ovat perehtyneet yksikön apuvälineisiin ja he toimivat yhteyshenkilönä apuvälineyksikköön. Välineessä ilmenevästä viasta tai toimintavirheestä tulee ilmoittaa välittömästi laitteen omistavalle, toimittavalle taholle. Vian huomattuaan jokainen on velvollinen hoitamaan laitteen tai välineen huollon tilauksen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB4ECE2" w14:textId="77777777" w:rsidR="005872A9" w:rsidRDefault="005872A9" w:rsidP="005872A9">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Apuvälinevastaavat kirjaavat asiakkaan tietoihin hänen käytössään olevat apuvälineet ja hoitotarvikkeet sekä niiden huoltoon tarvittavat yhteystiedot sekä hoitaa mahdolliseen laina-aikaan liittyvät toimenpiteet. Tukenan omistamat laitteet huoltaa ja korjaa Berner Medical. Korjaukset tilataan sähköpostitse huolto@haltija.fi tai seurantarekisterin kautta. </w:t>
+        <w:t xml:space="preserve">Apuvälinevastaavat kirjaavat asiakkaan tietoihin hänen käytössään olevat apuvälineet ja hoitotarvikkeet sekä niiden huoltoon tarvittavat yhteystiedot sekä hoitaa mahdolliseen laina-aikaan liittyvät toimenpiteet. Tukenan omistamat laitteet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>huoltaa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ja korjaa Berner Medical. Korjaukset tilataan sähköpostitse huolto@haltija.fi tai seurantarekisterin kautta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74504869" w14:textId="5BB8C6F1" w:rsidR="005872A9" w:rsidRPr="005872A9" w:rsidRDefault="005872A9" w:rsidP="005872A9">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vaaratilanneilmoitukset tehdään Haiproon sekä Fimealle. Fimean ilmoituslomakkeelle pääsee suoraan Haipron asiakas- ja työturvallisuuspoikkeamailmoituslomakkeelta. Ilmoitusvelvollisuus koskee kaikkia ammatissaan terveydenhuollon laitteita käyttäviä ammattiryhmiä. Vakavasta vaaratilanteesta ilmoitus tulee tehdä 10 vrk:n kuluessa, läheltä piti -tilanteesta 30 vuorokauden kuluessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D91E949" w14:textId="7C195EA1" w:rsidR="001665EA" w:rsidRPr="001665EA" w:rsidRDefault="001665EA" w:rsidP="00C57842">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
       </w:pPr>
       <w:r w:rsidRPr="001665EA">
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="007C3896">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D16896" w14:textId="59D82525" w:rsidR="00A521FD" w:rsidRDefault="000B4994" w:rsidP="00D26B3B">
@@ -8763,112 +8827,150 @@
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t>Palveluyksikön omavalvontasuunnitelma on julkisesti nähtävänä Tukena</w:t>
       </w:r>
       <w:r w:rsidR="005C4247">
         <w:t xml:space="preserve"> Jokekodin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verkkosivuilla sekä </w:t>
       </w:r>
       <w:r w:rsidR="00AC44A9">
         <w:t>palveluyksikön tiloissa</w:t>
       </w:r>
       <w:r w:rsidR="005C4247">
         <w:t xml:space="preserve"> ilmoitustaululla</w:t>
       </w:r>
       <w:r w:rsidR="00AC44A9">
         <w:t xml:space="preserve">. Omavalvontasuunnitelma päivitetään </w:t>
       </w:r>
       <w:r w:rsidR="006608EE">
         <w:t>vähintään kerran vuodessa ja aina kun toiminnassa tapahtuu muutoksia.</w:t>
       </w:r>
       <w:r w:rsidR="00A41554">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Omavalvontasuunnitelmaan tehdyt muutokset kirjataan omavalvontasuunnitelman lopussa olevaan muutoslokiin.</w:t>
+        <w:t xml:space="preserve"> Omavalvontasuunnitelmaan tehdyt muutokset kirjataan omavalvontasuunnitelman lopussa olevaan muutoslokiin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B29259" w14:textId="08CD31FA" w:rsidR="006A412F" w:rsidRDefault="006A412F" w:rsidP="006A412F">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t>Tukenan palveluyksiköt raportoivat omavalvontaan liittyvistä havainnoista ja toimenpiteistä asiakkaille asiakaskokouksissa ja läheisille läheiskirjeen muodossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9680E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vähintään neljän kuukauden välein. Hyvinvointialueelle palveluyksiköt raportoivat hyvinvointialueen ohjeistuksen mukaisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728782D1" w14:textId="77777777" w:rsidR="006A412F" w:rsidRDefault="006A412F" w:rsidP="003C27A7">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3FDB2C" w14:textId="1E9AE0E4" w:rsidR="007B69C4" w:rsidRDefault="007B69C4" w:rsidP="005C4247">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D7653FE" w14:textId="77777777" w:rsidR="00A41554" w:rsidRDefault="00A41554" w:rsidP="005C4247">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="013EA7F8" w14:textId="77777777" w:rsidR="00A41554" w:rsidRDefault="00A41554" w:rsidP="005C4247">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34961CBA" w14:textId="77777777" w:rsidR="00A41554" w:rsidRDefault="00A41554" w:rsidP="005C4247">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A99DBB" w14:textId="77777777" w:rsidR="00A41554" w:rsidRDefault="00A41554" w:rsidP="00A41554">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Muutosloki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00349847" w14:textId="6CA87F68" w:rsidR="00F91FAA" w:rsidRPr="00F91FAA" w:rsidRDefault="00F91FAA" w:rsidP="00A41554">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.5.26 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91FAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Korjattu s.10 Aluehallintovirasto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F91FAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Lupa-ja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F91FAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valvontavirastoksi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3014DC7C" w14:textId="77777777" w:rsidR="00A41554" w:rsidRDefault="00A41554" w:rsidP="00A41554">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Versio 8 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5B5AD0" w14:textId="77777777" w:rsidR="00A41554" w:rsidRDefault="00A41554" w:rsidP="00A41554">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
       </w:pPr>
       <w:r>
         <w:t>22.4.2026 4.2 Muutoslokitiedot lisätty Lempiälä Suvi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB7A844" w14:textId="77777777" w:rsidR="00A41554" w:rsidRPr="008321FB" w:rsidRDefault="00A41554" w:rsidP="00A41554">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato" w:cs="Times New Roman"/>
@@ -14215,51 +14317,51 @@
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1435513130">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="441459433">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="307319917">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="458113255">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="853152903">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="792595446">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -14499,50 +14601,51 @@
     <w:rsid w:val="00294F1F"/>
     <w:rsid w:val="0029641E"/>
     <w:rsid w:val="002A12F1"/>
     <w:rsid w:val="002A47C6"/>
     <w:rsid w:val="002A55B9"/>
     <w:rsid w:val="002A7424"/>
     <w:rsid w:val="002B1206"/>
     <w:rsid w:val="002B1623"/>
     <w:rsid w:val="002B52AA"/>
     <w:rsid w:val="002C2439"/>
     <w:rsid w:val="002C3253"/>
     <w:rsid w:val="002C48AA"/>
     <w:rsid w:val="002C6CEC"/>
     <w:rsid w:val="002D15D6"/>
     <w:rsid w:val="002D419E"/>
     <w:rsid w:val="002D5C05"/>
     <w:rsid w:val="002D7A8C"/>
     <w:rsid w:val="002E015B"/>
     <w:rsid w:val="002E1E7B"/>
     <w:rsid w:val="002E4BC3"/>
     <w:rsid w:val="002E64CE"/>
     <w:rsid w:val="002E656A"/>
     <w:rsid w:val="002F6480"/>
     <w:rsid w:val="00301AFF"/>
     <w:rsid w:val="003023EE"/>
+    <w:rsid w:val="0030367E"/>
     <w:rsid w:val="00304832"/>
     <w:rsid w:val="00305C7F"/>
     <w:rsid w:val="00307D11"/>
     <w:rsid w:val="003111AB"/>
     <w:rsid w:val="00312983"/>
     <w:rsid w:val="003130AE"/>
     <w:rsid w:val="00314F80"/>
     <w:rsid w:val="003156D9"/>
     <w:rsid w:val="00315801"/>
     <w:rsid w:val="00315C89"/>
     <w:rsid w:val="00317F88"/>
     <w:rsid w:val="003215ED"/>
     <w:rsid w:val="00321F1B"/>
     <w:rsid w:val="00323A90"/>
     <w:rsid w:val="003247F9"/>
     <w:rsid w:val="00327872"/>
     <w:rsid w:val="003304F2"/>
     <w:rsid w:val="00331BD3"/>
     <w:rsid w:val="00332E92"/>
     <w:rsid w:val="00341779"/>
     <w:rsid w:val="00341784"/>
     <w:rsid w:val="0034192E"/>
     <w:rsid w:val="0034253B"/>
     <w:rsid w:val="0034322D"/>
     <w:rsid w:val="00346DFA"/>
@@ -15487,50 +15590,51 @@
     <w:rsid w:val="00E34B10"/>
     <w:rsid w:val="00E36546"/>
     <w:rsid w:val="00E3698D"/>
     <w:rsid w:val="00E37088"/>
     <w:rsid w:val="00E41549"/>
     <w:rsid w:val="00E42AE2"/>
     <w:rsid w:val="00E43093"/>
     <w:rsid w:val="00E4404C"/>
     <w:rsid w:val="00E4682E"/>
     <w:rsid w:val="00E47AA4"/>
     <w:rsid w:val="00E50AFB"/>
     <w:rsid w:val="00E50FCF"/>
     <w:rsid w:val="00E51B66"/>
     <w:rsid w:val="00E5374B"/>
     <w:rsid w:val="00E61BA4"/>
     <w:rsid w:val="00E62F56"/>
     <w:rsid w:val="00E632CF"/>
     <w:rsid w:val="00E6456A"/>
     <w:rsid w:val="00E660D5"/>
     <w:rsid w:val="00E671C6"/>
     <w:rsid w:val="00E679BA"/>
     <w:rsid w:val="00E67A22"/>
     <w:rsid w:val="00E704AE"/>
     <w:rsid w:val="00E72B31"/>
     <w:rsid w:val="00E75A5C"/>
+    <w:rsid w:val="00E75FD7"/>
     <w:rsid w:val="00E77090"/>
     <w:rsid w:val="00E81088"/>
     <w:rsid w:val="00E822CD"/>
     <w:rsid w:val="00E82C2A"/>
     <w:rsid w:val="00E82F14"/>
     <w:rsid w:val="00E83621"/>
     <w:rsid w:val="00E83929"/>
     <w:rsid w:val="00E856B3"/>
     <w:rsid w:val="00E85A0E"/>
     <w:rsid w:val="00E8677D"/>
     <w:rsid w:val="00E871B8"/>
     <w:rsid w:val="00E87B6E"/>
     <w:rsid w:val="00E93B75"/>
     <w:rsid w:val="00E9437E"/>
     <w:rsid w:val="00EA0AA7"/>
     <w:rsid w:val="00EA344B"/>
     <w:rsid w:val="00EA4CC9"/>
     <w:rsid w:val="00EA64BE"/>
     <w:rsid w:val="00EA6C25"/>
     <w:rsid w:val="00EA7FF2"/>
     <w:rsid w:val="00EB12DD"/>
     <w:rsid w:val="00EB2A6B"/>
     <w:rsid w:val="00EB4032"/>
     <w:rsid w:val="00EB4788"/>
     <w:rsid w:val="00EB4C45"/>
@@ -15582,50 +15686,51 @@
     <w:rsid w:val="00F43DF6"/>
     <w:rsid w:val="00F44CCF"/>
     <w:rsid w:val="00F456EE"/>
     <w:rsid w:val="00F4666A"/>
     <w:rsid w:val="00F503DF"/>
     <w:rsid w:val="00F5296D"/>
     <w:rsid w:val="00F54FB4"/>
     <w:rsid w:val="00F56823"/>
     <w:rsid w:val="00F56CAC"/>
     <w:rsid w:val="00F62964"/>
     <w:rsid w:val="00F631BC"/>
     <w:rsid w:val="00F649D2"/>
     <w:rsid w:val="00F70E88"/>
     <w:rsid w:val="00F72AEC"/>
     <w:rsid w:val="00F74883"/>
     <w:rsid w:val="00F76D5C"/>
     <w:rsid w:val="00F775AB"/>
     <w:rsid w:val="00F810DE"/>
     <w:rsid w:val="00F813E7"/>
     <w:rsid w:val="00F82E61"/>
     <w:rsid w:val="00F82FBF"/>
     <w:rsid w:val="00F879D0"/>
     <w:rsid w:val="00F900C1"/>
     <w:rsid w:val="00F91620"/>
     <w:rsid w:val="00F91663"/>
+    <w:rsid w:val="00F91FAA"/>
     <w:rsid w:val="00F921C2"/>
     <w:rsid w:val="00F92267"/>
     <w:rsid w:val="00F9610B"/>
     <w:rsid w:val="00F96553"/>
     <w:rsid w:val="00F97DC8"/>
     <w:rsid w:val="00FA005D"/>
     <w:rsid w:val="00FA38CE"/>
     <w:rsid w:val="00FA4D47"/>
     <w:rsid w:val="00FA6C7D"/>
     <w:rsid w:val="00FA722B"/>
     <w:rsid w:val="00FA73AF"/>
     <w:rsid w:val="00FA7562"/>
     <w:rsid w:val="00FB03A9"/>
     <w:rsid w:val="00FB3C3C"/>
     <w:rsid w:val="00FB5237"/>
     <w:rsid w:val="00FB6DDD"/>
     <w:rsid w:val="00FB75CB"/>
     <w:rsid w:val="00FC252A"/>
     <w:rsid w:val="00FD065F"/>
     <w:rsid w:val="00FD0EC0"/>
     <w:rsid w:val="00FD45A3"/>
     <w:rsid w:val="00FD4EBC"/>
     <w:rsid w:val="00FD608D"/>
     <w:rsid w:val="00FD6C32"/>
     <w:rsid w:val="00FE20D0"/>
@@ -17404,74 +17509,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Lauran_teema" id="{6B63D319-807C-214B-A80A-58BA81B18E83}" vid="{92350BC0-AF6D-8640-BF7C-E9C1A6B94C31}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="38d5d536-d59e-4496-9203-c1bb7af930e1" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b04efbd-1783-479e-90f5-3542d62d20e1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008D1692E740379E4DACA84B02B78E50B1" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e157f7a5cf767102924b66f72c83cc30">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0b04efbd-1783-479e-90f5-3542d62d20e1" xmlns:ns3="38d5d536-d59e-4496-9203-c1bb7af930e1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d1c2a6f44a707fd8289b37c3a81aa56" ns2:_="" ns3:_="">
     <xsd:import namespace="0b04efbd-1783-479e-90f5-3542d62d20e1"/>
     <xsd:import namespace="38d5d536-d59e-4496-9203-c1bb7af930e1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17656,126 +17757,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C4C0D9D-C638-4C71-AB0E-88DBE914190E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E3A25B-3EB0-4B7B-BF5E-F522133A9268}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="38d5d536-d59e-4496-9203-c1bb7af930e1"/>
     <ds:schemaRef ds:uri="0b04efbd-1783-479e-90f5-3542d62d20e1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8F972D9-81A0-014C-A99D-7FA5161F2BB3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDE804E8-FFEC-4E04-9CFD-C7E7DCFADE05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0b04efbd-1783-479e-90f5-3542d62d20e1"/>
     <ds:schemaRef ds:uri="38d5d536-d59e-4496-9203-c1bb7af930e1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8F972D9-81A0-014C-A99D-7FA5161F2BB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Tukena Oy_word-pohja_kansilehdella</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>7882</Words>
-  <Characters>63850</Characters>
+  <Words>7890</Words>
+  <Characters>63916</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>532</Lines>
   <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>71589</CharactersWithSpaces>
+  <CharactersWithSpaces>71663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="168" baseType="variant">
       <vt:variant>
         <vt:i4>2949151</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>165</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:domacare@tukena.fi</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1507386</vt:i4>
       </vt:variant>
       <vt:variant>